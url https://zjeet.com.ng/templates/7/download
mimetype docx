--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -1,6332 +1,5364 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="PlainTable2"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="10224" w:type="dxa"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10170"/>
+        <w:gridCol w:w="10224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B59F0" w14:paraId="5C8A83C8" w14:textId="77777777" w:rsidTr="00CB226D">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004F7F64" w14:paraId="4B69B10C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="10224" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5231A4CA" w14:textId="77777777" w:rsidR="002B59F0" w:rsidRPr="00B453DA" w:rsidRDefault="006F1F0A" w:rsidP="00E1378F">
+          <w:p w14:paraId="7258CC64" w14:textId="4A1CF505" w:rsidR="00B678BD" w:rsidRPr="00B453DA" w:rsidRDefault="00B678BD" w:rsidP="00B678BD">
             <w:pPr>
               <w:pStyle w:val="papertitle"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="972" w:right="972"/>
               <w:rPr>
                 <w:rFonts w:ascii="Baskerville Old Face" w:eastAsia="MS Mincho" w:hAnsi="Baskerville Old Face"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B678BD">
               <w:rPr>
-                <w:rFonts w:ascii="Baskerville Old Face" w:eastAsia="MS Mincho" w:hAnsi="Baskerville Old Face"/>
-[...386 lines deleted...]
-                <w:rFonts w:ascii="Baskerville Old Face" w:eastAsia="MS Mincho" w:hAnsi="Baskerville Old Face"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Title of the Paper</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="558BB3BF" w14:textId="77777777" w:rsidR="002B59F0" w:rsidRPr="002B59F0" w:rsidRDefault="002B59F0" w:rsidP="00CB226D">
+          <w:p w14:paraId="06F6EB50" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="004F7F64">
             <w:pPr>
-              <w:pStyle w:val="papertitle"/>
-[...1 lines deleted...]
-              <w:ind w:left="972" w:right="972"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49AE11A3" w14:textId="254D5D64" w:rsidR="004F7F64" w:rsidRDefault="00B678BD" w:rsidP="00B678BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B678BD">
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
+              <w:t>Author</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0066200F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B678BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Author</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B678BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Author</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35E76F2F" w14:textId="7F3E3445" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-[...37 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B678BD">
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, 2</w:t>
+              <w:t>Affiliation of First Author -Department, Name of Organization, City-Country</w:t>
             </w:r>
-            <w:r w:rsidRPr="002B59F0">
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="680D914F" w14:textId="54C13A83" w:rsidR="00B678BD" w:rsidRDefault="00000000" w:rsidP="00B678BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-[...18 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B678BD">
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Affiliation of </w:t>
             </w:r>
-            <w:r w:rsidR="00555C00">
+            <w:r w:rsidR="00B678BD">
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>Second</w:t>
             </w:r>
-            <w:r w:rsidR="00555C00" w:rsidRPr="00555C00">
+            <w:r w:rsidR="00B678BD">
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-[...10 lines deleted...]
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Author </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B678BD">
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authors </w:t>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="002B59F0">
+            <w:r w:rsidR="00B678BD">
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Name</w:t>
+              <w:t>Department, Name of Organization, City-Country</w:t>
             </w:r>
-            <w:r w:rsidR="00555C00">
+          </w:p>
+          <w:p w14:paraId="2F8712B2" w14:textId="3A08D701" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
+            <w:r w:rsidR="00B678BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B678BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affiliation of Second </w:t>
+            </w:r>
+            <w:r w:rsidR="00B678BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Third</w:t>
+            </w:r>
+            <w:r w:rsidR="00B678BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Department, Name of Organization, City-Country</w:t>
+            </w:r>
+            <w:r w:rsidR="00B678BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6B7B8279" w14:textId="77777777" w:rsidR="002B59F0" w:rsidRPr="002B59F0" w:rsidRDefault="00555C00" w:rsidP="00CB226D">
+          <w:p w14:paraId="6BE50124" w14:textId="72CC71A8" w:rsidR="004F7F64" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="Affiliation"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*Corresponding author</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00B678BD" w:rsidRPr="00A14BD0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>a</w:t>
+              </w:r>
+              <w:r w:rsidR="00B678BD" w:rsidRPr="00A14BD0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>bcd</w:t>
+              </w:r>
+              <w:r w:rsidR="00B678BD" w:rsidRPr="00A14BD0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>@efg.edu.ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; ORCID: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B678BD" w14:paraId="2A8EF88B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10224" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="140" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="572110D1" w14:textId="58D5210F" w:rsidR="00B678BD" w:rsidRPr="00B678BD" w:rsidRDefault="00857F5F" w:rsidP="00B678BD">
+            <w:pPr>
+              <w:pStyle w:val="papertitle"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="972" w:right="972"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-                <w:b w:val="0"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
-[...129 lines deleted...]
-                <w:rFonts w:ascii="Baskerville Old Face" w:eastAsia="MS Mincho" w:hAnsi="Baskerville Old Face"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">DOI: </w:t>
             </w:r>
-          </w:p>
-[...440 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://doi.org/10.xxxx/xxxx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48EE82D2" w14:textId="77777777" w:rsidR="00555C00" w:rsidRPr="00555C00" w:rsidRDefault="00555C00" w:rsidP="00555C00">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="30B9F3A6" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="004F7F64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="10224" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="720"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="954"/>
+        <w:gridCol w:w="3067"/>
+        <w:gridCol w:w="7157"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C9541D" w14:paraId="653514EE" w14:textId="77777777" w:rsidTr="00CB0FD6">
+      <w:tr w:rsidR="004F7F64" w14:paraId="0B3982EE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3067" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="011D931A" w14:textId="77777777" w:rsidR="00C9541D" w:rsidRPr="00E1378F" w:rsidRDefault="00C9541D" w:rsidP="00C9541D">
+          <w:p w14:paraId="68C4FC6C" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="-108" w:right="522"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Keywords:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EACC4E1" w14:textId="77777777" w:rsidR="00B678BD" w:rsidRPr="00B678BD" w:rsidRDefault="00B678BD" w:rsidP="00B678BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E1378F">
+            <w:r w:rsidRPr="00B678BD">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5 keywords to identify the major topics. Arrange the words in alphabetical order with each on a single line.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47AF679E" w14:textId="77777777" w:rsidR="00C9541D" w:rsidRPr="00E1378F" w:rsidRDefault="00C9541D" w:rsidP="00C9541D">
+          <w:p w14:paraId="7AA1B4CF" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="004F7F64">
             <w:pPr>
-              <w:ind w:left="-108" w:right="522"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28A26C8D" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Article History:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2B20BB" w14:textId="593C49A3" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Received: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63939906" w14:textId="78E1D724" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revised: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30625505" w14:textId="0B07739F" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E1378F">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Article History: –  </w:t>
+              <w:t xml:space="preserve">Accepted: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35B08A90" w14:textId="77777777" w:rsidR="00164464" w:rsidRDefault="00C9541D" w:rsidP="00C9541D">
+          <w:p w14:paraId="4764727D" w14:textId="37EB51D6" w:rsidR="004F7F64" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="-108" w:right="-108"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Published:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7388FECC" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="004F7F64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E1378F">
+          </w:p>
+          <w:p w14:paraId="69A3CCB2" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Article Info:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3A56A2" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Received:</w:t>
+              <w:t xml:space="preserve">Homepage: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E1378F">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="004F7F64">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://zjeet.com.ng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="721A65BB" w14:textId="5CAE6B1C" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Volume: </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E1378F">
+              <w:t xml:space="preserve">15, No. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B678BD">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Reviewed:</w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E1378F">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>, 2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="039B062C" w14:textId="724DB41F" w:rsidR="00C9541D" w:rsidRPr="00E1378F" w:rsidRDefault="00C9541D" w:rsidP="00C9541D">
+          <w:p w14:paraId="79BDB1E3" w14:textId="2A4FFA26" w:rsidR="004F7F64" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="-108" w:right="-108"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">Published: </w:t>
+              <w:t xml:space="preserve">Pages: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7434" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7157" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11DB44DC" w14:textId="77777777" w:rsidR="00C9541D" w:rsidRDefault="00C9541D" w:rsidP="006F4ACB">
+          <w:p w14:paraId="26DD19F5" w14:textId="042F19E3" w:rsidR="00C9541D" w:rsidRPr="0002642B" w:rsidRDefault="00B678BD" w:rsidP="00ED6EEC">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...17 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB226D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This template contains the manuscript preparation guideline of Zaria Journal of Electrical Engineering </w:t>
             </w:r>
             <w:r w:rsidRPr="00E1378F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Technology</w:t>
+              <w:t xml:space="preserve">Technology </w:t>
             </w:r>
-            <w:r w:rsidR="00210A34" w:rsidRPr="00E1378F">
-[...7 lines deleted...]
-            <w:r w:rsidR="00210A34" w:rsidRPr="00E1378F">
+            <w:r w:rsidRPr="00E1378F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>(ZJEET)</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB226D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> updated in January 2019. </w:t>
+              <w:t xml:space="preserve"> updated in January 2019. ZJEET accepts and publishes articles in English language. The format of various components of the paper [title, text, headings, etc.] are already defined, as illustrated by the portions given in this document. The abstract is limited to 150 words and cannot contain equations, figures, tables, or references. It should concisely state the novelty, main findings and significant contribution of the work. The text of the abstract should be written fully justified, in single paragraph, presented, in italics, 11</w:t>
             </w:r>
-            <w:r w:rsidR="006F4ACB" w:rsidRPr="00CB226D">
+            <w:r w:rsidR="007B7503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZJEET accepts and publishes articles in English language. </w:t>
+              <w:t xml:space="preserve"> pts</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB226D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
-[...110 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> font size, 1.15 line spaced. Do not change the predefined margins, paper type and other layout of this document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AA9F412" w14:textId="77777777" w:rsidR="00C06D2D" w:rsidRDefault="00C06D2D" w:rsidP="00CB226D">
+    <w:p w14:paraId="38609D68" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="004F7F64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="004F7F64" w:rsidSect="00390B42">
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1231" w:right="1008" w:bottom="1152" w:left="1008" w:header="547" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="35"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D837A6B" w14:textId="77777777" w:rsidR="00555C00" w:rsidRPr="0002642B" w:rsidRDefault="0002642B" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E0925" w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04631A82" w14:textId="77777777" w:rsidR="00B678BD" w:rsidRPr="00210A34" w:rsidRDefault="00B678BD" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zaria Journal of Electrical Engineering Technology (ZJEET), a publication of Department of Electrical Engineering, Ahmadu Bello University, Zaria – Nigeria publishes articles in the field of Electrical Engineering bi-annually.  The journal is aimed at disseminating recent advances in Electrical Engineering and related fields to researchers, engineers and associated readers. ZJEET publishes original research articles based on theoretical and experimental findings as well as reviews. The journal encourages collaborative research among key players in academic world and industry to bridge the gap between theories and practical. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FCA2CC" w14:textId="77777777" w:rsidR="00B678BD" w:rsidRPr="00210A34" w:rsidRDefault="00B678BD" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This template is prepared to help the authors to come up with the final copy their manuscripts. The articles must be prepared in MS-Word® 2007 or its further </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>releases. The margins, column widths, line spacing, and font size and type styles are predefined; examples of the type styles are provided throughout this document and are identified in italic type, within parentheses, following the example. Please do not alter them. Some components, such as multi-leveled equations, graphics, and tables are not prescribed, although the various table text styles are provided. The formatter will need to create these components, incorporating the applicable criteria that follow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E902AC" w14:textId="2D8F58D3" w:rsidR="006802D4" w:rsidRDefault="00CF16F2" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>METHO</w:t>
+      </w:r>
+      <w:r w:rsidR="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B678BD" w:rsidRPr="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PAGE FORMATING</w:t>
+      </w:r>
+      <w:r w:rsidR="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117BBC09" w14:textId="77777777" w:rsidR="00B678BD" w:rsidRPr="00210A34" w:rsidRDefault="00B678BD" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>For easier formatting of the manuscript and conformity with ZJEET specification requirement, it is recommended that this document as template is strictly complied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6618676F" w14:textId="0E22C4EB" w:rsidR="00CF16F2" w:rsidRPr="0002642B" w:rsidRDefault="00CF16F2" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B678BD" w:rsidRPr="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Page layout</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47468D37" w14:textId="1AFB48BC" w:rsidR="00B678BD" w:rsidRPr="00B678BD" w:rsidRDefault="00B678BD" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The size of the papers must be in A4 (210 x 297 mm). Margins must be 25mm from top, 20mm from bottom, 18mm from both left and right. Except for the title and abstract section of the paper, the page-width figures and tables, the main text must be in double columns, </w:t>
+      </w:r>
+      <w:r w:rsidR="00857F5F" w:rsidRPr="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.15-point</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> line spaced. The number of pages must not exceed 10, every additional page </w:t>
+      </w:r>
+      <w:r w:rsidR="00857F5F" w:rsidRPr="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>attracts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an additional fee of ₦2,000 only.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00127A5B" w14:textId="77777777" w:rsidR="00B678BD" w:rsidRDefault="00B678BD" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>There should be no author information when the first submission of the manuscript. After peer-review process, the accepted manuscripts should include author information by writing only initial letters of the first names and whole letters of the surnames in capital letters as indicated in this template. Affiliations of the authors must be given in order of appearance and each individual affiliation must be given in a separate row together with the e-mails of the authors. If there are more than one author who have the same affiliation, their e-mail addresses should be given in order of their names.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A60AB0A" w14:textId="0B9BC08F" w:rsidR="002841FF" w:rsidRPr="0002642B" w:rsidRDefault="002841FF" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B678BD" w:rsidRPr="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Titles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708C5A52" w14:textId="77777777" w:rsidR="00B678BD" w:rsidRDefault="00B678BD" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B678BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The main title of the paper should be written in English using Baskerville Old Face, bold font type. The size of the title should be 14 point and centered. In the title, the initial letter of the keywords should be capitalized. Conjunction and interjections words like “and”, “using”, “of”, “with”, etc should be in lower case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E4ABC7" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00333BBE" w:rsidRDefault="00B678BD" w:rsidP="00333BBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00333BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:pPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Headings</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="150543B6" w14:textId="77777777" w:rsidR="00555C00" w:rsidRPr="00210A34" w:rsidRDefault="005E0925" w:rsidP="00CB226D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="04BF4F12" w14:textId="24928428" w:rsidR="00B678BD" w:rsidRPr="00333BBE" w:rsidRDefault="00B678BD" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00333BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All headings should be written in Times New Roman font and left-indented. Level-1 headings (like 1., 2., 3., etc) must be bold, 11-point, and all capitalized. In Level-2 headings (like 1.1, 1.2, 2.3 etc), only the initial letter of the first word should be capitalized, all the other letters should be written in lowercase. Level-3 headings (like 1.1.1, 1.2.4, 2.3.2 etc) should be like Level-2 headings but in italics. Level-4 headings (like 1.1.1.3, 1.2.4.2, 2.3.2.4 etc) must be in the same format as Level-3 headings but not bold. No headings should be used further than Level-4. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB0D85D" w14:textId="667B1BFB" w:rsidR="009646A7" w:rsidRPr="0002642B" w:rsidRDefault="009646A7" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t>INTRODUCTION</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002642B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009D1A51" w:rsidRPr="009D1A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abbreviations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0603698C" w14:textId="77777777" w:rsidR="00F212B2" w:rsidRPr="00210A34" w:rsidRDefault="00F212B2" w:rsidP="00CB226D">
-[...2 lines deleted...]
-        <w:ind w:right="90"/>
+    <w:p w14:paraId="2998CC23" w14:textId="77777777" w:rsidR="00ED6EEC" w:rsidRDefault="009D1A51" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The use of abbreviations in both paper title and the other titles should be avoided as much as possible. Define all the terms and put the abbreviations in parenthesis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF4DDD3" w14:textId="77777777" w:rsidR="005E0925" w:rsidRPr="00210A34" w:rsidRDefault="00F212B2" w:rsidP="00CB226D">
-[...162 lines deleted...]
-    <w:p w14:paraId="1CAE68AB" w14:textId="77777777" w:rsidR="00CB226D" w:rsidRPr="00210A34" w:rsidRDefault="006802D4" w:rsidP="00CB226D">
+    <w:p w14:paraId="27782F8F" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00CB226D" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="450" w:right="90" w:hanging="450"/>
-[...703 lines deleted...]
-        <w:ind w:left="450" w:right="90" w:hanging="450"/>
+        <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Other compon</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ents </w:t>
+        <w:t xml:space="preserve">Other components </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195A2ED9" w14:textId="77777777" w:rsidR="00210A34" w:rsidRPr="002F5194" w:rsidRDefault="002F5194" w:rsidP="002F5194">
+    <w:p w14:paraId="48C55B3D" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="002F5194" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Other components of the paper like the pagination styles, h</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>yperlinks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, equation numbering, tables and figures should adhere to ZJEET standard</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">, equation numbering, tables and figures should adhere to ZJEET standard. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C3E8FD" w14:textId="77777777" w:rsidR="001D3993" w:rsidRDefault="00CB226D" w:rsidP="001D3993">
+    <w:p w14:paraId="564A0847" w14:textId="3B6B6AD3" w:rsidR="00333BBE" w:rsidRPr="00333BBE" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="90" w:hanging="540"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97364">
+      <w:r w:rsidRPr="00333BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Equations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCE078D" w14:textId="77777777" w:rsidR="00CB226D" w:rsidRPr="001D3993" w:rsidRDefault="00CB226D" w:rsidP="001D3993">
+    <w:p w14:paraId="40276B99" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3993">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Each equation should be written in a separate row and be enumerated. All equations should be written in MS-Word® 2007 and further releases equation editor</w:t>
-[...23 lines deleted...]
-        <w:t>. As an example, Equation (1) is given below.</w:t>
+        <w:t>Each equation should be written in a separate row and be enumerated. All equations should be written in MS-Word® 2007 and further releases equation editor or similar compatible software packages. As an example, Equation (1) is given below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64049DAA" w14:textId="77777777" w:rsidR="001E27F5" w:rsidRPr="00121BE6" w:rsidRDefault="00000000" w:rsidP="00121BE6">
-[...2 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w14:paraId="513DB2C3" w14:textId="1D9FA530" w:rsidR="00333BBE" w:rsidRPr="00333BBE" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              </w:rPr>
+              <m:t>ω</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              </w:rPr>
+              <m:t>m</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:sSub>
+              <m:sSubPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSubPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>V</m:t>
+                </m:r>
+              </m:e>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>a</m:t>
+                </m:r>
+              </m:sub>
+            </m:sSub>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              </w:rPr>
+              <m:t>k</m:t>
+            </m:r>
+            <m:sSub>
+              <m:sSubPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSubPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>ϕ</m:t>
+                </m:r>
+              </m:e>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>f</m:t>
+                </m:r>
+              </m:sub>
+            </m:sSub>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:sSub>
+              <m:sSubPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSubPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>R</m:t>
+                </m:r>
+              </m:e>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>a</m:t>
+                </m:r>
+              </m:sub>
+            </m:sSub>
+          </m:num>
+          <m:den>
+            <m:sSup>
+              <m:sSupPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSupPr>
+              <m:e>
+                <m:d>
+                  <m:dPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:dPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      </w:rPr>
+                      <m:t>k</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>ϕ</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>f</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:e>
+                </m:d>
+              </m:e>
+              <m:sup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>2</m:t>
+                </m:r>
+              </m:sup>
+            </m:sSup>
+          </m:den>
+        </m:f>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              </w:rPr>
+              <m:t>T</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              </w:rPr>
+              <m:t>L</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+          </w:rPr>
+          <m:t>(1</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+          </w:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="46FFBFFA" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="001D3993" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...254 lines deleted...]
-      </m:oMathPara>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The equations which cannot be fitted into a single row can be expressed in more than one row. When necessary, an equation can be given within the main text as long as it is shorter than a single row. Equation editor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also be used in the writing of the equations or the variables used in the equations within the main text. Numbers and their related units used in the text should be in the same line. As the decimal separator in the decimal numbers, a point instead of a comma should be used (e.g. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2 instead of 0,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be used). If the thousands separator is to be used, point should not be used. Comma or space can be used (e.g. 1,000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,000 or 1 000 000 or 1000000). </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="20215CE6" w14:textId="77777777" w:rsidR="001D3993" w:rsidRPr="001D3993" w:rsidRDefault="00CB226D" w:rsidP="001D3993">
-[...69 lines deleted...]
-    <w:p w14:paraId="3AF5AABD" w14:textId="77777777" w:rsidR="00CB226D" w:rsidRPr="001D3993" w:rsidRDefault="001D3993" w:rsidP="00CB226D">
+    <w:p w14:paraId="5C74AB31" w14:textId="1DD2F287" w:rsidR="00333BBE" w:rsidRPr="00333BBE" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="90" w:hanging="540"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00333BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Figures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA3DD90" w14:textId="77777777" w:rsidR="00CB226D" w:rsidRDefault="00CB226D" w:rsidP="00CB226D">
+    <w:p w14:paraId="02D85AAF" w14:textId="5D42A565" w:rsidR="00333BBE" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB226D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">All figures should be centered in the column, but if a figure is large to the extent that it covers double column, then it should be centered according to the page. Figure captions must be below the figures as illustrated in Fig. 1. </w:t>
+        <w:t>All figures should be centered in the column, but if a figure is large to the extent that it covers double column, then it should be centered according to the page. Figure captions must be below the figures as illustrated in Fig. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a font size of 10 pts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1277D367" w14:textId="77777777" w:rsidR="001D3993" w:rsidRDefault="007801F1" w:rsidP="007801F1">
+    <w:p w14:paraId="7541EFB9" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AE50B5E" wp14:editId="2FF1EF83">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="127E9684" wp14:editId="079AA1B3">
+            <wp:extent cx="2732573" cy="1592580"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId18">
+                              <a14:imgEffect>
+                                <a14:brightnessContrast bright="20000" contrast="-40000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect l="4957" t="20390" r="25650" b="19544"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2733675" cy="1330226"/>
+                      <a:ext cx="2734515" cy="1593712"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F5D416" w14:textId="77777777" w:rsidR="007801F1" w:rsidRPr="00BD7D04" w:rsidRDefault="007801F1" w:rsidP="00BD7D04">
+    <w:p w14:paraId="7D968523" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="630" w:right="90" w:hanging="630"/>
+        <w:ind w:left="630" w:hanging="630"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7D04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Hydrogen-oxygen fuel cell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D61647" w14:textId="77777777" w:rsidR="00210A34" w:rsidRPr="001D3993" w:rsidRDefault="00CB226D" w:rsidP="00CB0F96">
+    <w:p w14:paraId="57164547" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="001D3993" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB226D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Figures in drawing or graphic format should be inserted in the appropriate place of the text after being drawn in an image editing or graphic program and saved as image file with a resolution</w:t>
       </w:r>
-      <w:r w:rsidR="0076381C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of at least 300 dpi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2163CE" w14:textId="77777777" w:rsidR="00CB0F96" w:rsidRPr="001D3993" w:rsidRDefault="00CB0F96" w:rsidP="00CB0F96">
+    <w:p w14:paraId="0C6CA065" w14:textId="494069F0" w:rsidR="00333BBE" w:rsidRPr="00333BBE" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="90" w:hanging="540"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00333BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FEB0A6" w14:textId="77777777" w:rsidR="00A60203" w:rsidRDefault="00CB0F96" w:rsidP="00CB0F96">
+    <w:p w14:paraId="686C2C27" w14:textId="5AB868A3" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="90"/>
-[...21 lines deleted...]
-        <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0F96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">in the text. Caption of the table should be given above the table. </w:t>
+        <w:t xml:space="preserve">An example table is given in Table 1. Depending on the purpose of use, other types of tables can also be used in the text. Caption of the table should be above the table. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B259549" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="002952A7" w:rsidP="00F47354">
+    <w:p w14:paraId="18E6D4D3" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>An example table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4860" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="987"/>
         <w:gridCol w:w="2073"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F47354" w:rsidRPr="00F47354" w14:paraId="00EF09F4" w14:textId="77777777" w:rsidTr="00F47354">
+      <w:tr w:rsidR="00333BBE" w:rsidRPr="00F47354" w14:paraId="3AB07AAC" w14:textId="77777777" w:rsidTr="00885B1F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDCE49E" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="6A7F5168" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
             <w:pPr>
               <w:pStyle w:val="tablecolhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47354">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Table Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="543B45BB" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="3162E9CF" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
             <w:pPr>
               <w:pStyle w:val="tablecolhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47354">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Table Column Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47354" w:rsidRPr="00F47354" w14:paraId="6AD031ED" w14:textId="77777777" w:rsidTr="00F47354">
+      <w:tr w:rsidR="00333BBE" w:rsidRPr="00F47354" w14:paraId="429ADEF5" w14:textId="77777777" w:rsidTr="00885B1F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D5D8225" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="1F5EF579" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3756C19A" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="18FBE665" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47354">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Table column subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="164DEF37" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="12C27674" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47354">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46DEC248" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="4946F7BD" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47354">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47354" w:rsidRPr="00F47354" w14:paraId="72A28330" w14:textId="77777777" w:rsidTr="00F47354">
+      <w:tr w:rsidR="00333BBE" w:rsidRPr="00F47354" w14:paraId="643C7B3E" w14:textId="77777777" w:rsidTr="00333BBE">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50182EE8" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F47354">
+          <w:p w14:paraId="4A6839EA" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47354">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACC6401" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="1B82A8D7" w14:textId="7A54A941" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47354">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>More table copy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47354">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E255F85" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F47354">
+          <w:p w14:paraId="7E9409FB" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACE2D09" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F47354">
+          <w:p w14:paraId="104FE623" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00F47354" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F8FCF3B" w14:textId="77777777" w:rsidR="002952A7" w:rsidRPr="002952A7" w:rsidRDefault="002952A7" w:rsidP="002952A7">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="5F611390" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00CB0F96" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a table is wider than a single column it should be placed at the top or bottom of the page (e.g. Table 2). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texts in the table should be written in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New Romans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>font and 9 pt. If necessary, the size of the text in the table can be reduced to 7 pt. Equation editor should also be used in the writing of the equations or the variables used in the equations within the table.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0E01F2" w14:textId="77777777" w:rsidR="00CB0F96" w:rsidRPr="00CB0F96" w:rsidRDefault="00CB0F96" w:rsidP="00CB0F96">
+    <w:p w14:paraId="2A385740" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00CB0F96" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0F96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">If a table is wider than a single column it should be placed at the top or bottom of the page (e.g. Table 2). Texts in the table should be written in </w:t>
-[...11 lines deleted...]
-        <w:t>font and 9 pt. If necessary, the size of the text in the table can be reduced to 7 pt. Equation editor should also be used in the writing of the equations or the variables used in the equations within the table.</w:t>
+        <w:t>All citations to the tables, figures and equations in the text must be expressed as in the template (ambiguous phrases such as “in below figure/table/equation” should not be used). If more than one tables, figures or equations are cited, punctuations of “,” and “-” can be used. Each table, figure or equation must be cited at least once before its appearance in the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536D6FE3" w14:textId="77777777" w:rsidR="00CB0F96" w:rsidRPr="00CB0F96" w:rsidRDefault="00CB0F96" w:rsidP="00CB0F96">
-[...21 lines deleted...]
-    <w:p w14:paraId="286A428A" w14:textId="77777777" w:rsidR="00063ECC" w:rsidRPr="001D3993" w:rsidRDefault="00063ECC" w:rsidP="00063ECC">
+    <w:p w14:paraId="4E780738" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="001D3993" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="90"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063ECC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Hyperlinks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F877144" w14:textId="77777777" w:rsidR="00CB0F96" w:rsidRPr="00CB0F96" w:rsidRDefault="00CB0F96" w:rsidP="00CB0F96">
+    <w:p w14:paraId="6DB9C86E" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRPr="00CB0F96" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0F96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Hyperlinks can be used in the paper. Hyperlinks can be utilized as the links (documents, audio, multi-media etc.) that provide more information about the related topic. Font type of a hyperlink must be same as that of the main text but it should be underlined.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A10FBF8" w14:textId="77777777" w:rsidR="00CB0F96" w:rsidRPr="00CB0F96" w:rsidRDefault="00063ECC" w:rsidP="00063ECC">
+    <w:p w14:paraId="0B4B230B" w14:textId="67902FD1" w:rsidR="00333BBE" w:rsidRPr="00CB0F96" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="90"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Page Numbers</w:t>
+        <w:t xml:space="preserve">Page </w:t>
+      </w:r>
+      <w:r w:rsidR="00726609">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>umbers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589F30C2" w14:textId="77777777" w:rsidR="00D42627" w:rsidRDefault="00CB0F96" w:rsidP="00CB0F96">
+    <w:p w14:paraId="5C8C12DE" w14:textId="77777777" w:rsidR="00333BBE" w:rsidRDefault="00333BBE" w:rsidP="00333BBE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00D42627" w:rsidSect="00E74CEF">
+        <w:sectPr w:rsidR="00333BBE" w:rsidSect="00333BBE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1411" w:right="1008" w:bottom="1152" w:left="1008" w:header="547" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="5"/>
           <w:cols w:num="2" w:space="540"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0F96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Page numbers should not be inserted into the paper. Headers and footers should not be used in the paper. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Such arrangements are </w:t>
+        <w:t xml:space="preserve">Page numbers should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726609">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0F96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve"> be inserted into the paper. Headers and footers should not be used in the paper. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The template should be maintained as it is. Such arrangements are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00677BFF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0F96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">made </w:t>
       </w:r>
-      <w:r w:rsidR="00677BFF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>at the ZJEET editorial office.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1E703E" w14:textId="77777777" w:rsidR="00210A34" w:rsidRPr="00210A34" w:rsidRDefault="00210A34" w:rsidP="00747B7C">
-[...20 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="6FBDA624" w14:textId="06CF447F" w:rsidR="00ED6EEC" w:rsidRDefault="00ED6EEC" w:rsidP="00726609">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42627">
-[...40 lines deleted...]
-        <w:t>. An example table.</w:t>
+      <w:r w:rsidR="000528EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: Electrical-system, simulation, acquisition, wavelet-processing, and classification settings used in the present study.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8733" w:type="dxa"/>
+        <w:tblW w:w="9162" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="987"/>
+        <w:gridCol w:w="1416"/>
         <w:gridCol w:w="2073"/>
         <w:gridCol w:w="1437"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F47354" w:rsidRPr="00F47354" w14:paraId="6C020BFA" w14:textId="77777777" w:rsidTr="00A82476">
+      <w:tr w:rsidR="00726609" w:rsidRPr="00F47354" w14:paraId="196FD485" w14:textId="77777777" w:rsidTr="00726609">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="406BDC63" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="52A59E20" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecolhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Table Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7746" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04F2A71F" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="36B002FF" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecolhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Table Column Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47354" w:rsidRPr="00F47354" w14:paraId="4016BCEF" w14:textId="77777777" w:rsidTr="00F47354">
+      <w:tr w:rsidR="00726609" w:rsidRPr="00F47354" w14:paraId="3D94666E" w14:textId="77777777" w:rsidTr="00726609">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25926D1C" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F47354">
+          <w:p w14:paraId="7238AAA9" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D70853D" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F47354">
+          <w:p w14:paraId="02F80604" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Table column subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1437" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B46C98" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F47354">
+          <w:p w14:paraId="000B7B3C" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B6F1BE" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F47354">
+          <w:p w14:paraId="53834D9E" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7964B66D" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F47354">
+          <w:p w14:paraId="6F45864C" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B75A7A" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F47354">
+          <w:p w14:paraId="593E140F" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47354" w:rsidRPr="00F47354" w14:paraId="67CCD59B" w14:textId="77777777" w:rsidTr="00747B7C">
+      <w:tr w:rsidR="00726609" w:rsidRPr="00F47354" w14:paraId="6CFCE1FC" w14:textId="77777777" w:rsidTr="00726609">
         <w:trPr>
           <w:trHeight w:val="177"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="435AE2A8" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="012A61C8" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10B62BF6" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="51F5E4A3" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>More table copy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1437" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37C1498B" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="615116C8" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ABC1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2F36C9" w14:textId="77777777" w:rsidR="00F47354" w:rsidRPr="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="7EE3EC97" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ABC2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="675575F7" w14:textId="77777777" w:rsidR="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="08F85951" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ABC3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549B605E" w14:textId="77777777" w:rsidR="00F47354" w:rsidRDefault="00F47354" w:rsidP="00F57CA6">
+          <w:p w14:paraId="3A8720AA" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ABC4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD6D1A" w:rsidRPr="00F47354" w14:paraId="16560957" w14:textId="77777777" w:rsidTr="00747B7C">
+      <w:tr w:rsidR="00726609" w:rsidRPr="00F47354" w14:paraId="0A16B227" w14:textId="77777777" w:rsidTr="00726609">
         <w:trPr>
           <w:trHeight w:val="177"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="382B84E2" w14:textId="77777777" w:rsidR="00FD6D1A" w:rsidRPr="00F47354" w:rsidRDefault="00FD6D1A" w:rsidP="00FD6D1A">
+          <w:p w14:paraId="3C7684A5" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7895A951" w14:textId="77777777" w:rsidR="00FD6D1A" w:rsidRPr="00F47354" w:rsidRDefault="00FD6D1A" w:rsidP="00FD6D1A">
+          <w:p w14:paraId="29CB90C6" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>More table copy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47354">
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1437" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208D72C0" w14:textId="77777777" w:rsidR="00FD6D1A" w:rsidRPr="00F47354" w:rsidRDefault="00FD6D1A" w:rsidP="00FD6D1A">
+          <w:p w14:paraId="017DC5D0" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ABC1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D77FFFF" w14:textId="77777777" w:rsidR="00FD6D1A" w:rsidRPr="00F47354" w:rsidRDefault="00FD6D1A" w:rsidP="00FD6D1A">
+          <w:p w14:paraId="511A73C9" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ABC2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA4C815" w14:textId="77777777" w:rsidR="00FD6D1A" w:rsidRDefault="00FD6D1A" w:rsidP="00FD6D1A">
+          <w:p w14:paraId="7ED8BAD6" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ABC3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9C9D93" w14:textId="77777777" w:rsidR="00FD6D1A" w:rsidRDefault="00FD6D1A" w:rsidP="00FD6D1A">
+          <w:p w14:paraId="5B84A0B9" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00885B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00726609">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ABC4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DB10886" w14:textId="77777777" w:rsidR="00F47354" w:rsidRDefault="00F47354" w:rsidP="00CB0F96">
-[...30 lines deleted...]
-    <w:p w14:paraId="36AB42F6" w14:textId="77777777" w:rsidR="00D42627" w:rsidRPr="00B314CF" w:rsidRDefault="00D42627" w:rsidP="00B314CF">
+    <w:p w14:paraId="34E98753" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="00726609" w:rsidSect="00312621">
+          <w:headerReference w:type="even" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="even" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1412" w:right="1009" w:bottom="1151" w:left="1009" w:header="544" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="540"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="63349F72" w14:textId="77777777" w:rsidR="00D42627" w:rsidRPr="00D42627" w:rsidRDefault="00D42627" w:rsidP="00D42627">
-[...256 lines deleted...]
-    <w:p w14:paraId="4962C866" w14:textId="77777777" w:rsidR="00D42627" w:rsidRPr="00B314CF" w:rsidRDefault="00D42627" w:rsidP="00B314CF">
+    <w:p w14:paraId="558D33D2" w14:textId="59A377FE" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="90" w:hanging="540"/>
+        <w:ind w:right="21" w:hanging="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00726609">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Citations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047728B3" w14:textId="6A7D38E2" w:rsidR="00726609" w:rsidRPr="00D42627" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Citation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s in the text should be given using IEEE styles with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numbers in square brackets. The list of references should be given at the end of the paper in order of their first appearance in the text. Use individual sets of square brackets for citation numbers that appear together. For instance, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>expression [1], [2], [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>] cites the 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008609D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008609D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008609D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>references</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Likewise, the expression [3]-[9] cites all the references from 3 to 9. In this context, the section of references should b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>arranged as given in reference section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the Section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, [1],</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[2] correspond to peer reviewed journal papers, [3],</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[4] books, [5] section in book, [6],</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[7] conference, symposi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>um or congress proceedings, [8] theses/dissertation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report, and [10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>] internet hyperlinks. A style that is defined in the style gallery of this template by name “Reference” should be used while writing the References section. More detailed information about writing the references is given in Appendix B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A611A57" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00B314CF" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="540" w:right="21" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B314CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Other spelling rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAED994" w14:textId="77777777" w:rsidR="00B314CF" w:rsidRDefault="00D42627" w:rsidP="00171CAB">
+    <w:p w14:paraId="2A3C681A" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="90"/>
+        <w:ind w:left="360" w:right="21"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B314CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>There should not be a space between % sign and number in percentage numbers. While the percentage (%) sign is written after the number</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> in English sections (for example 83%).</w:t>
+        <w:t>There should not be a space between % sign and number in percentage numbers. While the percentage (%) sign is written after the number in English sections (for example 83%).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DDEB83" w14:textId="77777777" w:rsidR="00F47354" w:rsidRDefault="00D42627" w:rsidP="00F47354">
+    <w:p w14:paraId="6A7287E2" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="90"/>
+        <w:ind w:left="360" w:right="21"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B314CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The figure (or the table) and its caption should be pla</w:t>
       </w:r>
-      <w:r w:rsidR="00B314CF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ced in the same column or page.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A0FE65" w14:textId="77777777" w:rsidR="00F47354" w:rsidRDefault="00B314CF" w:rsidP="00F47354">
+    <w:p w14:paraId="46D3CC28" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="90"/>
+        <w:ind w:left="360" w:right="21"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avoid combining SI and CGS units, such as current in amperes and magnetic field in </w:t>
-[...13 lines deleted...]
-        <w:t>. This often leads to confusion because equations do not balance dimensionally. If you must use mixed units, clearly state the units for each quantity that you use in an equation.</w:t>
+        <w:t>Avoid combining SI and CGS units, such as current in amperes and magnetic field in oersteds. This often leads to confusion because equations do not balance dimensionally. If you must use mixed units, clearly state the units for each quantity that you use in an equation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064C418F" w14:textId="77777777" w:rsidR="00747B7C" w:rsidRDefault="00B314CF" w:rsidP="00FD6D1A">
+    <w:p w14:paraId="760CBE92" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="90"/>
+        <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="357" w:right="21" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Do not mix complete spellings and abbreviations of units: “Wb/m</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>” or “</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>” or “webers per square meter,” not “webers/m</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F47354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F47354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> per square meter,” </w:t>
+        <w:t xml:space="preserve">.” Spell units when they appear in text: “...a few </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...41 lines deleted...]
-        <w:t>,” not “...a few H.</w:t>
+        <w:t>enries,” not “...a few H.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367BCEC3" w14:textId="77777777" w:rsidR="00CB0FD6" w:rsidRPr="00210A34" w:rsidRDefault="00CB0FD6" w:rsidP="00CB0FD6">
-[...11 lines deleted...]
-    <w:p w14:paraId="46B7D114" w14:textId="77777777" w:rsidR="00D42627" w:rsidRPr="00FD6D1A" w:rsidRDefault="00D42627" w:rsidP="00747B7C">
+    <w:p w14:paraId="2F472E10" w14:textId="1745302E" w:rsidR="00726609" w:rsidRPr="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="90"/>
+        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="21" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00726609">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t>ONCLUSION</w:t>
+        <w:t>CONCLUSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DCB5A0" w14:textId="77777777" w:rsidR="00D42627" w:rsidRPr="00D42627" w:rsidRDefault="00FD6D1A" w:rsidP="00D42627">
-[...2 lines deleted...]
-        <w:ind w:right="90"/>
+    <w:p w14:paraId="32130BFF" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00D42627" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="21"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD789E" w:rsidRPr="00D42627">
-[...5 lines deleted...]
-      <w:r w:rsidR="00DD789E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>In the conclusion Section, summarize the main findings, technique applied and the significance of the study. To promote research in the field, it is recommended that the author clearly states the limitations of the study and suggest some further studies. The Editorial Board of ZJEET</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> express</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00DD789E" w:rsidRPr="00D42627">
-[...11 lines deleted...]
-      <w:r w:rsidR="00DD789E">
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gratitude to all authors </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">in anticipation, </w:t>
       </w:r>
-      <w:r w:rsidR="00D42627" w:rsidRPr="00D42627">
+      <w:r w:rsidRPr="00D42627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>for preparing their papers in conformity with this template.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723067EE" w14:textId="77777777" w:rsidR="00D42627" w:rsidRPr="004A25DF" w:rsidRDefault="00D42627" w:rsidP="004A25DF">
+    <w:p w14:paraId="1FC0128D" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="004A25DF" w:rsidRDefault="00726609" w:rsidP="00726609">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="90"/>
+        <w:ind w:left="360" w:right="21"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A25DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00C06D2D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>CKNOWLEDGEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46100721" w14:textId="77777777" w:rsidR="00D42627" w:rsidRPr="00D42627" w:rsidRDefault="004A25DF" w:rsidP="00D42627">
+    <w:p w14:paraId="269467B1" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="90"/>
+        <w:ind w:right="21"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Authors can use this section to acknowledge institutions, persons, p</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ject grants</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">and others who in one way or the other contribute toward the success of the study. It is optional though. </w:t>
       </w:r>
-      <w:r w:rsidR="00D42627" w:rsidRPr="00D42627">
+      <w:r w:rsidRPr="00D42627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">However, this section </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">is only included when preparing the final copy of the manuscript. To ensure blind review compliance, this section </w:t>
       </w:r>
-      <w:r w:rsidR="00D42627" w:rsidRPr="00D42627">
+      <w:r w:rsidRPr="00D42627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">should be left blank </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>during</w:t>
       </w:r>
-      <w:r w:rsidR="00D42627" w:rsidRPr="00D42627">
+      <w:r w:rsidRPr="00D42627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the first submission of the manuscript. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEE4597" w14:textId="77777777" w:rsidR="00D42627" w:rsidRPr="004A25DF" w:rsidRDefault="00D42627" w:rsidP="004A25DF">
+    <w:p w14:paraId="7CD6244B" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="004A25DF" w:rsidRDefault="00726609" w:rsidP="00726609">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A25DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00C06D2D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F0B26F" w14:textId="77777777" w:rsidR="00892A24" w:rsidRPr="00892A24" w:rsidRDefault="00892A24" w:rsidP="00682397">
+    <w:p w14:paraId="4D213F6B" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00892A24" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="21" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A. Abdulkarim, S. M. Abdelkadir &amp; D. J. Morrow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “Model for Optimum Design of Stand-Alone Hybrid Renewable Energy Microgrid”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal of Fundamental and Applied Sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 9(2), 1074</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1101, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8ACF28" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00892A24" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B39D87E" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="21" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y. Jibril </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>A.S. Abubakar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fault Analysis and Protection of a Microgrid Using Distributed Energy Resources”,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> African Journal of Renewable and Alternative Energy (AJRAE)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Electrical Engineering, Federal University of Technology, Owerri, Nigeria. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1(1), 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>40, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553344FF" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00BC2F2F" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AEAC1B4" w14:textId="77777777" w:rsidR="00726609" w:rsidRPr="00BC2F2F" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="21" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>H. Saadat, Power System Analysis,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New York: Mc Graw Hill.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B15F2C8" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="21" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>L Haupt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; S. E Haupt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Practical Genetic Algorithms. 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ed. New York, USA, Wiley, 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640F94B5" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="21" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poore, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>L. Lin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>R. Eschbach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bauer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Automated Statistical Testing for Embedded Systems. Editors: Zander J, Schieferdecker I, Mosterman PJ. Model-Based Testing for Embedded Systems, 111–146, Boca R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aton, FL, USA, CRC Press, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C8CA7B" w14:textId="635DBFA9" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="21" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. B. Kunya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M. Argin, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Model Predictive Load Frequency Control of Multi-Area Interconnected Power System”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2nd Annual IEEE-Texas Power and Energy Conference (TPEC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, IEEE Conference Publication, College Station, Texas, USA, 1– 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>February 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2018, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660CABA5" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="21" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>G. S. Shehu, A. B. Kunya, I. H. Shanono, &amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Yalcinoz,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>A Review of Multilevel Inverter Topology and Control Techniques</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Conference on Electrical and Electronics Engineering (ICEEE 2015)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gazi University, Ankara – Turkey, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17 – 22, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April, 2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F21C66A" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="21" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y. Jibril, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004358EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Design and Implemetation of Polyphase Induction Machine”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004358EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department of Electrical Engineering,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ahmadu Bello University, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>PhD Thesis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC59272" w14:textId="77777777" w:rsidR="00726609" w:rsidRDefault="00726609" w:rsidP="00726609">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="21" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Diament P, Lupatkin WL. “V-line Surface-Wave Radiation and Scanning”. Department of Electrical Engineering, Columbia University, New York, USA, Scientific Report, 85, 1991.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE70F72" w14:textId="1B0CA794" w:rsidR="006802D4" w:rsidRPr="00BC63F4" w:rsidRDefault="00726609" w:rsidP="00BC63F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="90" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...102 lines deleted...]
-          <w:i w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="17"/>
-[...726 lines deleted...]
-        <w:r w:rsidRPr="008B4D2B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC63F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Global wind statistic, Global wind energy council (GWEC), 2015. Available at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00BC63F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.gwec.net/wpcontent/uploads/vip/GWEC</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00210A34">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006802D4" w:rsidRPr="00CB0FD6" w:rsidSect="00E74CEF">
+    <w:sectPr w:rsidR="006802D4" w:rsidRPr="00BC63F4" w:rsidSect="00BC63F4">
+      <w:headerReference w:type="even" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="even" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1411" w:right="1008" w:bottom="1152" w:left="1008" w:header="547" w:footer="720" w:gutter="0"/>
-      <w:pgNumType w:fmt="lowerRoman" w:start="7"/>
+      <w:pgMar w:top="1412" w:right="1009" w:bottom="1151" w:left="1009" w:header="544" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="540"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A00B509" w14:textId="77777777" w:rsidR="0006128F" w:rsidRDefault="0006128F" w:rsidP="002B59F0">
+    <w:p w14:paraId="595658C0" w14:textId="77777777" w:rsidR="00BC39A6" w:rsidRDefault="00BC39A6" w:rsidP="002B59F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04375C27" w14:textId="77777777" w:rsidR="0006128F" w:rsidRDefault="0006128F" w:rsidP="002B59F0">
+    <w:p w14:paraId="3334C6CE" w14:textId="77777777" w:rsidR="00BC39A6" w:rsidRDefault="00BC39A6" w:rsidP="002B59F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...8 lines deleted...]
-      <w:rPr>
+  <w:p w14:paraId="67986BD8" w14:textId="251BD0ED" w:rsidR="004F7F64" w:rsidRDefault="004F7F64">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65FC46CA" w14:textId="22E7790E" w:rsidR="004F7F64" w:rsidRDefault="004F7F64" w:rsidP="00726609">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="098F7A00" w14:textId="372AC879" w:rsidR="004F7F64" w:rsidRDefault="004F7F64" w:rsidP="00726609">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33D39F2F" w14:textId="519381CD" w:rsidR="004F7F64" w:rsidRDefault="004F7F64" w:rsidP="00726609">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7325D52E" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
-      </w:rPr>
-[...31 lines deleted...]
-  <w:p w14:paraId="148B7735" w14:textId="77777777" w:rsidR="00B453DA" w:rsidRPr="00B453DA" w:rsidRDefault="00B453DA">
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C76F31D" w14:textId="63053147" w:rsidR="004F7F64" w:rsidRDefault="004F7F64">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E42DDBD" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D70FAE7" w14:textId="77777777" w:rsidR="0006128F" w:rsidRDefault="0006128F" w:rsidP="002B59F0">
+    <w:p w14:paraId="53B00F41" w14:textId="77777777" w:rsidR="00BC39A6" w:rsidRDefault="00BC39A6" w:rsidP="002B59F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3047AC75" w14:textId="77777777" w:rsidR="0006128F" w:rsidRDefault="0006128F" w:rsidP="002B59F0">
+    <w:p w14:paraId="2CC4248F" w14:textId="77777777" w:rsidR="00BC39A6" w:rsidRDefault="00BC39A6" w:rsidP="002B59F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FC7D58B" w14:textId="77777777" w:rsidR="002B59F0" w:rsidRPr="00E1378F" w:rsidRDefault="002B59F0" w:rsidP="005E0925">
+  <w:p w14:paraId="7BB872D7" w14:textId="77777777" w:rsidR="008600BD" w:rsidRDefault="008600BD" w:rsidP="008600BD">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Title of Manuscript</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="417EEA77" w14:textId="72A6953E" w:rsidR="004F7F64" w:rsidRPr="008600BD" w:rsidRDefault="004F7F64" w:rsidP="008600BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3688C8E1" w14:textId="7EBA1DF3" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E1378F">
-[...6 lines deleted...]
-      <w:t xml:space="preserve">Zaria Journal of Electrical Engineering Technology, </w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Zaria Journal of Electrical Engineering Technology, 15(</w:t>
     </w:r>
-    <w:r w:rsidR="00E1378F" w:rsidRPr="00E1378F">
-[...6 lines deleted...]
-      <w:t xml:space="preserve">Department of Electrical Engineering, Ahmadu Bello University, Zaria – Nigeria. </w:t>
+    <w:r w:rsidR="00ED1421">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E1378F">
-[...6 lines deleted...]
-      <w:t xml:space="preserve">Vol. </w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>), 35-54 (2026).</w:t>
     </w:r>
-    <w:r w:rsidR="00E1378F">
-[...6 lines deleted...]
-      <w:t>x</w:t>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10224" w:type="dxa"/>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1518"/>
+      <w:gridCol w:w="7140"/>
+      <w:gridCol w:w="1566"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="004F7F64" w14:paraId="479B766E" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1482" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6E87A4F4" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="543258DB" wp14:editId="2A87AECA">
+                <wp:extent cx="826962" cy="777240"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="900" name="Masthead logo (left)" descr="Masthead logo (left)"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="900" name="Masthead logo (left)"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="826962" cy="777240"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7338" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="64D00BBD" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Zaria Journal of Electrical Engineering Technology</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1C5F4F78" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Department of Electrical Engineering, Ahmadu Bello University Zaria</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0F786119" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>ISSN: 3156-4895  |  Vol. 15, No. 1, 2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1404" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1831BFE5" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32493E12" wp14:editId="1736659E">
+                <wp:extent cx="850265" cy="873125"/>
+                <wp:effectExtent l="0" t="0" r="6985" b="3175"/>
+                <wp:docPr id="901" name="Masthead logo (right)" descr="Masthead logo (right)"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="901" name="Masthead logo (right)"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="850648" cy="873518"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="321B2351" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="004F7F64">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5626AD98" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="004F7F64">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4509F65F" w14:textId="487457AD" w:rsidR="004F7F64" w:rsidRDefault="00B678BD">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Title of Manuscript</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E1378F">
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> No. </w:t>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="152F1524" w14:textId="7A0D70B4" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Zaria Journal of Electrical Engineering Technology, 15(</w:t>
     </w:r>
-    <w:r w:rsidR="00E1378F">
-[...6 lines deleted...]
-      <w:t xml:space="preserve">x, Month </w:t>
+    <w:r w:rsidR="00B678BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E1378F">
-[...6 lines deleted...]
-      <w:t>20</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">), </w:t>
     </w:r>
-    <w:r w:rsidR="00E1378F">
-[...6 lines deleted...]
-      <w:t>xx</w:t>
+    <w:r w:rsidR="00B678BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>00</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E1378F">
-[...6 lines deleted...]
-      <w:t>. ISSN: 0261 – 1570.</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="00B678BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>00</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (2026).</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DF8FD63" w14:textId="629BB14F" w:rsidR="004F7F64" w:rsidRDefault="00804036">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Title of Manuscript</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="155279C0" w14:textId="77777777" w:rsidR="004F7F64" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Zaria Journal of Electrical Engineering Technology, 15(1), 35-54 (2026).</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02E37769"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B54CDC0A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0649587D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="822443C4"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="1BCA6416"/>
+    <w:lvl w:ilvl="0" w:tplc="82A0DB3C">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
@@ -6367,51 +5399,253 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BA44457"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BA0252A"/>
+    <w:lvl w:ilvl="0" w:tplc="32F097C6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16F20701"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEFE159E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A6125AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87C89D1A"/>
     <w:lvl w:ilvl="0" w:tplc="7EF8521A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6458,51 +5692,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24835B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8C0C1A0"/>
     <w:lvl w:ilvl="0" w:tplc="703C10A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Table %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6547,51 +5781,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="316F23C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9B4DCC6"/>
     <w:lvl w:ilvl="0" w:tplc="5E78AF00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="540A93D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6642,51 +5876,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31733E13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8C0C1A0"/>
     <w:lvl w:ilvl="0" w:tplc="703C10A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Table %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6731,51 +5965,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31F422AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="654A4C64"/>
+    <w:lvl w:ilvl="0" w:tplc="1220A892">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35BD5895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AD2DCA8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6844,51 +6167,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BE9180F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69D2FA0E"/>
     <w:lvl w:ilvl="0" w:tplc="5096D9CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Fig. %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6933,51 +6256,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D6F0FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D04A868"/>
     <w:lvl w:ilvl="0" w:tplc="D77072E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7022,51 +6345,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54C0133E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43FC7DF0"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7111,51 +6434,303 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56AA79E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0200359A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="444" w:hanging="444"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="624" w:hanging="444"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A622074"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4224CBEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="444" w:hanging="444"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="714" w:hanging="444"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1530" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607A7683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81BCABBC"/>
     <w:lvl w:ilvl="0" w:tplc="D77072E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7200,51 +6775,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62163FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A75297F0"/>
     <w:lvl w:ilvl="0" w:tplc="6CCAFFDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7289,64 +6864,66 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="678B15A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4728245C"/>
-    <w:lvl w:ilvl="0" w:tplc="6CB012F2">
+    <w:tmpl w:val="5F026C44"/>
+    <w:lvl w:ilvl="0" w:tplc="CB425212">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -7378,51 +6955,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68AA01F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C34ED04"/>
     <w:lvl w:ilvl="0" w:tplc="4A7CF66C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.1.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7467,107 +7044,107 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD32DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="166470C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="tablehead"/>
       <w:lvlText w:val="TABLE %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71702F1B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6EBC80A0"/>
+    <w:tmpl w:val="FBB014AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -7616,51 +7193,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72D077E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B448D396"/>
     <w:lvl w:ilvl="0" w:tplc="3C888E04">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7705,251 +7282,492 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="780799430">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E35041B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3DA09426"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1246307037">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1384064423">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="237251855">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1616331889">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1582057045">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="725492600">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="649599871">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1509828224">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1143430691">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="759133818">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1498809400">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="876117031">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2021539770">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1029725606">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2016302783">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="982126277">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="120877898">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1863278757">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="18" w16cid:durableId="1342009667">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1893613810">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="19" w16cid:durableId="347173312">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="313530429">
+  <w:num w:numId="20" w16cid:durableId="1603145757">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="626278507">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1395008669">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="574779695">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="506482954">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="865211063">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="627052129">
+  <w:num w:numId="26" w16cid:durableId="1746225161">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1042091649">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="385493011">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2012952005">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="600185532">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="30" w16cid:durableId="1552498377">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1019237680">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="31" w16cid:durableId="1370640241">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="943224204">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="32" w16cid:durableId="1396511998">
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00483ED3"/>
+    <w:rsid w:val="0002642B"/>
+    <w:rsid w:val="000528EE"/>
     <w:rsid w:val="0006128F"/>
     <w:rsid w:val="00063ECC"/>
+    <w:rsid w:val="00073BF7"/>
     <w:rsid w:val="0008609D"/>
+    <w:rsid w:val="00096AE8"/>
+    <w:rsid w:val="000C5990"/>
     <w:rsid w:val="000F1CAF"/>
     <w:rsid w:val="0010401E"/>
     <w:rsid w:val="001115DC"/>
     <w:rsid w:val="00121BE6"/>
     <w:rsid w:val="00144348"/>
     <w:rsid w:val="00164464"/>
     <w:rsid w:val="00177C64"/>
     <w:rsid w:val="001D3993"/>
     <w:rsid w:val="001E27F5"/>
     <w:rsid w:val="001E6769"/>
+    <w:rsid w:val="001F3BE8"/>
     <w:rsid w:val="00210A34"/>
+    <w:rsid w:val="002841FF"/>
     <w:rsid w:val="002952A7"/>
     <w:rsid w:val="002B59F0"/>
+    <w:rsid w:val="002C22D4"/>
     <w:rsid w:val="002D6F31"/>
     <w:rsid w:val="002F5194"/>
+    <w:rsid w:val="00312621"/>
+    <w:rsid w:val="00333BBE"/>
+    <w:rsid w:val="003535CC"/>
     <w:rsid w:val="003831B6"/>
     <w:rsid w:val="00390B42"/>
     <w:rsid w:val="003A64DB"/>
+    <w:rsid w:val="003A77AD"/>
+    <w:rsid w:val="003B571C"/>
     <w:rsid w:val="003C59D0"/>
+    <w:rsid w:val="003D0A77"/>
+    <w:rsid w:val="00410A8F"/>
     <w:rsid w:val="004358EA"/>
     <w:rsid w:val="00435AB0"/>
     <w:rsid w:val="00437DB1"/>
     <w:rsid w:val="00470E9C"/>
+    <w:rsid w:val="00475FC3"/>
     <w:rsid w:val="00483ED3"/>
     <w:rsid w:val="00484492"/>
     <w:rsid w:val="004A25DF"/>
+    <w:rsid w:val="004B5882"/>
+    <w:rsid w:val="004F7F64"/>
     <w:rsid w:val="00502CDB"/>
     <w:rsid w:val="0050361F"/>
+    <w:rsid w:val="005124EE"/>
+    <w:rsid w:val="00514208"/>
     <w:rsid w:val="005143E5"/>
+    <w:rsid w:val="00536A9D"/>
     <w:rsid w:val="00555C00"/>
+    <w:rsid w:val="005577E0"/>
     <w:rsid w:val="00570A9D"/>
+    <w:rsid w:val="005859D9"/>
     <w:rsid w:val="005E0925"/>
     <w:rsid w:val="00645363"/>
+    <w:rsid w:val="0066200F"/>
     <w:rsid w:val="00677BFF"/>
     <w:rsid w:val="006802D4"/>
+    <w:rsid w:val="0068505D"/>
     <w:rsid w:val="006F1F0A"/>
     <w:rsid w:val="006F4ACB"/>
     <w:rsid w:val="00701A2F"/>
+    <w:rsid w:val="00726609"/>
+    <w:rsid w:val="0074375B"/>
     <w:rsid w:val="00747B7C"/>
     <w:rsid w:val="007566D4"/>
     <w:rsid w:val="0076381C"/>
+    <w:rsid w:val="0077268F"/>
+    <w:rsid w:val="00773E82"/>
     <w:rsid w:val="007801F1"/>
     <w:rsid w:val="0078431C"/>
     <w:rsid w:val="00791F8A"/>
+    <w:rsid w:val="007B7503"/>
+    <w:rsid w:val="007C7C8B"/>
     <w:rsid w:val="007D567E"/>
+    <w:rsid w:val="007E0518"/>
     <w:rsid w:val="007F0CCC"/>
     <w:rsid w:val="0080149D"/>
+    <w:rsid w:val="00804036"/>
     <w:rsid w:val="008251E9"/>
+    <w:rsid w:val="00830F5C"/>
     <w:rsid w:val="008412B7"/>
     <w:rsid w:val="008468FD"/>
+    <w:rsid w:val="0085435D"/>
     <w:rsid w:val="00855813"/>
+    <w:rsid w:val="00857F5F"/>
+    <w:rsid w:val="008600BD"/>
     <w:rsid w:val="00892A24"/>
     <w:rsid w:val="008A4A51"/>
     <w:rsid w:val="008D4257"/>
     <w:rsid w:val="00906F16"/>
+    <w:rsid w:val="00936548"/>
+    <w:rsid w:val="009646A7"/>
+    <w:rsid w:val="0097267C"/>
+    <w:rsid w:val="009A300E"/>
+    <w:rsid w:val="009D1A51"/>
     <w:rsid w:val="00A025C7"/>
     <w:rsid w:val="00A03746"/>
     <w:rsid w:val="00A12641"/>
     <w:rsid w:val="00A60203"/>
     <w:rsid w:val="00A607AE"/>
     <w:rsid w:val="00A919AF"/>
     <w:rsid w:val="00A971CA"/>
     <w:rsid w:val="00AC5CDD"/>
+    <w:rsid w:val="00AF4D09"/>
     <w:rsid w:val="00B02CD3"/>
     <w:rsid w:val="00B11D41"/>
+    <w:rsid w:val="00B2233A"/>
     <w:rsid w:val="00B314CF"/>
+    <w:rsid w:val="00B329C0"/>
     <w:rsid w:val="00B453DA"/>
     <w:rsid w:val="00B46458"/>
+    <w:rsid w:val="00B606C6"/>
+    <w:rsid w:val="00B678BD"/>
     <w:rsid w:val="00B73025"/>
     <w:rsid w:val="00BA2F55"/>
+    <w:rsid w:val="00BB0FCF"/>
     <w:rsid w:val="00BC2F2F"/>
+    <w:rsid w:val="00BC39A6"/>
+    <w:rsid w:val="00BC63F4"/>
     <w:rsid w:val="00BD7D04"/>
     <w:rsid w:val="00BF64D3"/>
     <w:rsid w:val="00BF7966"/>
     <w:rsid w:val="00C06D2D"/>
+    <w:rsid w:val="00C1044D"/>
     <w:rsid w:val="00C701DD"/>
+    <w:rsid w:val="00C90572"/>
     <w:rsid w:val="00C9541D"/>
     <w:rsid w:val="00CB0F96"/>
     <w:rsid w:val="00CB0FD6"/>
     <w:rsid w:val="00CB226D"/>
+    <w:rsid w:val="00CB729A"/>
     <w:rsid w:val="00CE20FD"/>
+    <w:rsid w:val="00CF16F2"/>
     <w:rsid w:val="00CF327E"/>
     <w:rsid w:val="00CF46D4"/>
+    <w:rsid w:val="00D23DB3"/>
     <w:rsid w:val="00D42627"/>
     <w:rsid w:val="00D55C9D"/>
+    <w:rsid w:val="00D73EDF"/>
+    <w:rsid w:val="00DD2048"/>
     <w:rsid w:val="00DD4D55"/>
     <w:rsid w:val="00DD789E"/>
     <w:rsid w:val="00E1378F"/>
     <w:rsid w:val="00E208B5"/>
+    <w:rsid w:val="00E345CD"/>
     <w:rsid w:val="00E74CEF"/>
+    <w:rsid w:val="00EA1F40"/>
+    <w:rsid w:val="00ED1421"/>
+    <w:rsid w:val="00ED6EEC"/>
     <w:rsid w:val="00EE40C7"/>
+    <w:rsid w:val="00F07699"/>
+    <w:rsid w:val="00F14CE6"/>
     <w:rsid w:val="00F212B2"/>
     <w:rsid w:val="00F47354"/>
+    <w:rsid w:val="00F92327"/>
     <w:rsid w:val="00F97364"/>
+    <w:rsid w:val="00FC3471"/>
+    <w:rsid w:val="00FC4BA3"/>
     <w:rsid w:val="00FD6D1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F623A29"/>
+  <w14:docId w14:val="4824F4AF"/>
+  <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{16BA976E-0D34-4DAD-BAD8-89274C1F6B9B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8337,117 +8155,229 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C9541D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00677BFF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB226D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB226D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -8664,99 +8594,97 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:kern w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C9541D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CB226D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB226D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002952A7"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00677BFF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecolhead">
     <w:name w:val="table col head"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F47354"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
@@ -8836,62 +8764,11008 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E74CEF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E74CEF"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB729A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C5990"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000C5990"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0097267C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="ED7D31" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="ED7D31" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="84B3DF" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7295D2" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0F7EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F4D78" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="823B0B" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="525252" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F5F00" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F3763" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="375623" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="255D91" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="255D91" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="255D91" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="255D91" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D470D" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9D470D" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D470D" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D470D" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="636363" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="636363" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="636363" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="636363" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="997300" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="997300" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="997300" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="997300" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="264378" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="264378" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="264378" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="264378" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F0F7EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="43672A" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="43672A" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="43672A" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="43672A" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D25F12" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="D25F12" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D25F12" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="D25F12" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D25F12" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="D25F12" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC9900" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="CC9900" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="848484" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="848484" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="598A38" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="598A38" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F0F7EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3259A0" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3259A0" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="katex-mathml">
+    <w:name w:val="katex-mathml"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mord">
+    <w:name w:val="mord"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mrel">
+    <w:name w:val="mrel"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mopen">
+    <w:name w:val="mopen"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mpunct">
+    <w:name w:val="mpunct"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="minner">
+    <w:name w:val="minner"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mclose">
+    <w:name w:val="mclose"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="vlist-s">
+    <w:name w:val="vlist-s"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mbin">
+    <w:name w:val="mbin"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mop">
+    <w:name w:val="mop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pdq2pgselectionanchorcontainer">
+    <w:name w:val="pdq2pg_selectionanchorcontainer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00CF16F2"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mspace">
+    <w:name w:val="mspace"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF16F2"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B678BD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gwec.net/wpcontent/uploads/vip/GWEC" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abcd@efg.edu.ng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gwec.net/wpcontent/uploads/vip/GWEC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zjeet.com.ng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxx/xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9120,82 +19994,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49580D88-7B6E-4590-86C8-FA2DA0CA4E0D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AF9A448-BA9C-4573-B40E-8389595A60D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1938</Words>
-  <Characters>11047</Characters>
+  <Words>1968</Words>
+  <Characters>11218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Moorche 30 DVDs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12960</CharactersWithSpaces>
+  <CharactersWithSpaces>13160</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>